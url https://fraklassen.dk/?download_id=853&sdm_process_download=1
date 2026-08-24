--- v0 (2026-06-28)
+++ v1 (2026-08-24)
@@ -175,82 +175,347 @@
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="87B8D7"/>
+  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{3C2FFA5D-87B4-456A-9821-1D502468CF0F}" styleName="Tema til typografi 1 - Markering 1">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620" autoAdjust="0"/>
     <p:restoredTop sz="94622" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="65" d="100"/>
-          <a:sy n="65" d="100"/>
+          <a:sx n="64" d="100"/>
+          <a:sy n="64" d="100"/>
         </p:scale>
-        <p:origin x="102" y="114"/>
+        <p:origin x="162" y="84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -464,51 +729,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -629,51 +894,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -804,51 +1069,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -969,51 +1234,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1211,51 +1476,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1493,51 +1758,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1909,51 +2174,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2023,51 +2288,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2115,51 +2380,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2387,51 +2652,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2636,51 +2901,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2848,51 +3113,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/4/2025</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3203,55 +3468,55 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -3288,4429 +3553,4349 @@
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect t="-38888" b="-38888"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18288000" cy="10287000"/>
+            <a:off x="5029200" y="1028700"/>
+            <a:ext cx="8229600" cy="8229600"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="18288000" h="10287000">
+              <a:path w="8229600" h="8229600">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="18288000" y="0"/>
+                  <a:pt x="8229600" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
-                  <a:pt x="18288000" y="10287000"/>
+                  <a:pt x="8229600" y="8229600"/>
                 </a:lnTo>
                 <a:lnTo>
-                  <a:pt x="0" y="10287000"/>
+                  <a:pt x="0" y="8229600"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId2"/>
+            <a:blip r:embed="rId3"/>
             <a:stretch>
-              <a:fillRect t="-38888" b="-38888"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="AutoShape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="87B8D7"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="da-DK"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Table 4"/>
+          <p:cNvPr id="5" name="Table 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1679811032"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1241402563"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="442946" y="963294"/>
-          <a:ext cx="12581821" cy="9190171"/>
+          <a:ext cx="12382825" cy="8922374"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr/>
+              <a:tblPr>
+                <a:effectLst/>
+                <a:tableStyleId>{3C2FFA5D-87B4-456A-9821-1D502468CF0F}</a:tableStyleId>
+              </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1766957">
+                <a:gridCol w="1739010">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2182132">
+                <a:gridCol w="2147619">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2143813">
+                <a:gridCol w="2109907">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2162973">
+                <a:gridCol w="2128763">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2139527">
+                <a:gridCol w="2105688">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2186419">
+                <a:gridCol w="2151838">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20005"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="760091">
+              <a:tr h="798894">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2655"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="1100"/>
-[...63 lines deleted...]
-                      </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:srgbClr val="87B8D7"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2939"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2099" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
-                          <a:latin typeface="Comic Sans Bold"/>
-[...1 lines deleted...]
-                          <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
-                        <a:t>TIRSDAG</a:t>
+                        <a:t>MANDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2939"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2099" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
-                          <a:latin typeface="Comic Sans Bold"/>
-[...1 lines deleted...]
-                          <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
-                        <a:t>ONSDAG</a:t>
+                        <a:t>TIRSDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2939"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2099" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
-                          <a:latin typeface="Comic Sans Bold"/>
-[...1 lines deleted...]
-                          <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
-                        <a:t>TORSDAG</a:t>
+                        <a:t>ONSDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2939"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2099" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
-                          <a:latin typeface="Comic Sans Bold"/>
-[...1 lines deleted...]
-                          <a:cs typeface="Comic Sans Bold"/>
+                          <a:sym typeface="Comic Sans Bold"/>
+                        </a:rPr>
+                        <a:t>TORSDAG</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2939"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2099" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="303030"/>
+                          </a:solidFill>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
                         <a:t>FREDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="935681">
+              <a:tr h="1012457">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3075"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
-                    <a:p>
-[...6 lines deleted...]
-                    </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3079"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3079"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="958644">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2655"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3075"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3079"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3079"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
-[...126 lines deleted...]
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3079"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3079"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="892298">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2655"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3075"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="974183">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2655"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3080"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3080"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3080"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="992711">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2655"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="896505">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2655"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="798894">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2655"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3080"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="798894">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2655"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="798894">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="2655"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3079"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3079"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:srgbClr val="FFFFFF"/>
-[...2496 lines deleted...]
-                      <a:srgbClr val="FFFFFF"/>
+                      <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10009"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="5" name="Group 5"/>
+          <p:cNvPr id="6" name="Group 6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13376520" y="3214781"/>
+            <a:off x="13373046" y="2959764"/>
             <a:ext cx="4484743" cy="6900586"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="1007644" cy="1550442"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="6" name="Freeform 6"/>
+            <p:cNvPr id="7" name="Freeform 7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="1007644" cy="1550442"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="1007644" h="1550442">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1007644" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1007644" y="1550442"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1550442"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="da-DK"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="7" name="TextBox 7"/>
+            <p:cNvPr id="8" name="TextBox 8"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="1007644" cy="1588542"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="59548" tIns="59548" rIns="59548" bIns="59548" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2660"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="1900">
                   <a:solidFill>
                     <a:srgbClr val="795833"/>
                   </a:solidFill>
                   <a:latin typeface="Inter"/>
                   <a:ea typeface="Inter"/>
                   <a:cs typeface="Inter"/>
                   <a:sym typeface="Inter"/>
                 </a:rPr>
                 <a:t>l</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="AutoShape 8"/>
+          <p:cNvPr id="9" name="AutoShape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13737320" y="4295533"/>
+            <a:off x="13737320" y="4306698"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="AutoShape 9"/>
+          <p:cNvPr id="10" name="AutoShape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="4804538"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="AutoShape 10"/>
+          <p:cNvPr id="11" name="AutoShape 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="5313543"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="AutoShape 11"/>
+          <p:cNvPr id="12" name="AutoShape 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="5822548"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="AutoShape 12"/>
+          <p:cNvPr id="13" name="AutoShape 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="6342718"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="AutoShape 13"/>
+          <p:cNvPr id="14" name="AutoShape 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="6851723"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="AutoShape 14"/>
+          <p:cNvPr id="15" name="AutoShape 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="7349563"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="AutoShape 15"/>
+          <p:cNvPr id="16" name="AutoShape 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="7858568"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="AutoShape 16"/>
+          <p:cNvPr id="17" name="AutoShape 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="8367573"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="AutoShape 17"/>
+          <p:cNvPr id="18" name="AutoShape 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="8876578"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="AutoShape 18"/>
+          <p:cNvPr id="19" name="AutoShape 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="9385583"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="TextBox 19"/>
+          <p:cNvPr id="20" name="Freeform 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="778100" y="538747"/>
+            <a:ext cx="1037874" cy="1283306"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1037874" h="1283306">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1037874" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1037874" y="1283306"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1283306"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="da-DK"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Freeform 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="17117761" y="8780896"/>
+            <a:ext cx="1026932" cy="1231703"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1026932" h="1231703">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1026932" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1026932" y="1231703"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1231703"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId6">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="da-DK"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13737320" y="981075"/>
+            <a:ext cx="3756194" cy="1597689"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="4338"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3098">
+                <a:solidFill>
+                  <a:srgbClr val="303030"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans"/>
+                <a:ea typeface="Comic Sans"/>
+                <a:cs typeface="Comic Sans"/>
+                <a:sym typeface="Comic Sans"/>
+              </a:rPr>
+              <a:t>Husk man godt kan have det sjovt, mens man lærer!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4236992" y="33020"/>
             <a:ext cx="9814017" cy="854074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="7000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="303030"/>
                 </a:solidFill>
                 <a:latin typeface="Comic Sans Bold"/>
                 <a:ea typeface="Comic Sans Bold"/>
                 <a:cs typeface="Comic Sans Bold"/>
                 <a:sym typeface="Comic Sans Bold"/>
               </a:rPr>
-              <a:t>SKOLESKEMA 2025/2026</a:t>
+              <a:t>SKOLESKEMA 2026/2027</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="TextBox 20"/>
+          <p:cNvPr id="24" name="TextBox 24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14284982" y="3310031"/>
             <a:ext cx="2667818" cy="404200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="3446"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2461" b="1">
                 <a:solidFill>
                   <a:srgbClr val="303030"/>
                 </a:solidFill>
                 <a:latin typeface="Comic Sans Bold"/>
                 <a:ea typeface="Comic Sans Bold"/>
                 <a:cs typeface="Comic Sans Bold"/>
                 <a:sym typeface="Comic Sans Bold"/>
               </a:rPr>
               <a:t>HUSKESEDDEL</a:t>
             </a:r>
-          </a:p>
-[...198 lines deleted...]
-            <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="15886390" y="404127"/>
             <a:ext cx="2132820" cy="240665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
@@ -7725,1028 +7910,1017 @@
               <a:rPr lang="en-US" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>© fraklassen.dk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="87B8D7"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvPr id="2" name="AutoShape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:custGeom>
+          <a:prstGeom prst="rect">
             <a:avLst/>
-            <a:gdLst/>
-[...29 lines deleted...]
-          </a:blipFill>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="87B8D7"/>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Table 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3042381537"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3897078781"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="491675" y="2088258"/>
-          <a:ext cx="12490710" cy="5738769"/>
+          <a:ext cx="12490710" cy="5976894"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="1905813">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2116979">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2166689">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2067270">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2094032">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2139927">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20005"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="712731">
+              <a:tr h="712089">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2599"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2940"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2100" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
                           <a:latin typeface="Comic Sans Bold"/>
                           <a:ea typeface="Comic Sans Bold"/>
                           <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
                         <a:t>MANDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2940"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2100" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
                           <a:latin typeface="Comic Sans Bold"/>
                           <a:ea typeface="Comic Sans Bold"/>
                           <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
                         <a:t>TIRSDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2940"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2100" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
                           <a:latin typeface="Comic Sans Bold"/>
                           <a:ea typeface="Comic Sans Bold"/>
                           <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
                         <a:t>ONSDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2940"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2100" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
                           <a:latin typeface="Comic Sans Bold"/>
                           <a:ea typeface="Comic Sans Bold"/>
                           <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
                         <a:t>TORSDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2940"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2100" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
                           <a:latin typeface="Comic Sans Bold"/>
                           <a:ea typeface="Comic Sans Bold"/>
                           <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
                         <a:t>FREDAG</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="2425356">
+              <a:tr h="2666463">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2940"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2100" b="1">
+                        <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
                           <a:latin typeface="Comic Sans Bold"/>
                           <a:ea typeface="Comic Sans Bold"/>
                           <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
                         <a:t>LIGE UGER</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1100"/>
+                      <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3079"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3079"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3919"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3919"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3919"/>
+                          <a:spcPts val="3359"/>
+                        </a:lnSpc>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3838"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3838"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="1100"/>
+                      <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3838"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3838"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="2600682">
+              <a:tr h="2598342">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2940"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2100" b="1">
                           <a:solidFill>
                             <a:srgbClr val="303030"/>
                           </a:solidFill>
                           <a:latin typeface="Comic Sans Bold"/>
                           <a:ea typeface="Comic Sans Bold"/>
                           <a:cs typeface="Comic Sans Bold"/>
                           <a:sym typeface="Comic Sans Bold"/>
                         </a:rPr>
                         <a:t>ULIGE UGER</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3838"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
@@ -8761,304 +8935,304 @@
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3838"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3838"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3838"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3838"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3838"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3838"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="3838"/>
+                          <a:spcPts val="3359"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="82C89B"/>
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="0" cap="flat" cmpd="sng" algn="ctr">
-[...1 lines deleted...]
-                        <a:srgbClr val="FF9999"/>
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="87B8D7"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 4"/>
           <p:cNvGrpSpPr/>
@@ -9121,62 +9295,51 @@
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="TextBox 6"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="1007644" cy="1588542"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="59548" tIns="59548" rIns="59548" bIns="59548" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2660"/>
                 </a:lnSpc>
               </a:pPr>
-              <a:r>
-[...10 lines deleted...]
-              </a:r>
+              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="AutoShape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13737320" y="3180176"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
@@ -9300,82 +9463,82 @@
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="AutoShape 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13737320" y="5725200"/>
+            <a:off x="13737320" y="6238385"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="AutoShape 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13737320" y="6234205"/>
+            <a:off x="13737320" y="5721020"/>
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="AutoShape 14"/>
@@ -9481,524 +9644,524 @@
             <a:ext cx="3893907" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="303030"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Freeform 18"/>
-          <p:cNvSpPr/>
-[...57 lines deleted...]
-          <p:cNvPr id="19" name="Freeform 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10529709" y="8270225"/>
             <a:ext cx="884577" cy="1465413"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="884577" h="1465413">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="884577" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="884577" y="1465413"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1465413"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip r:embed="rId2">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Freeform 20"/>
+          <p:cNvPr id="19" name="Freeform 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="1838491">
             <a:off x="4696139" y="8352192"/>
             <a:ext cx="1557558" cy="1273303"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1557558" h="1273303">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1557558" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1557558" y="1273304"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1273304"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7">
+            <a:blip r:embed="rId4">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Freeform 21"/>
+          <p:cNvPr id="20" name="Freeform 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7548374" y="8837394"/>
             <a:ext cx="1902399" cy="841812"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1902399" h="841812">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1902399" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1902399" y="841812"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="841812"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId9">
+            <a:blip r:embed="rId6">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Freeform 22"/>
+          <p:cNvPr id="21" name="Freeform 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="877750" y="1577386"/>
             <a:ext cx="1196642" cy="1288443"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1196642" h="1288443">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1196642" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1196642" y="1288444"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1288444"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId11">
+            <a:blip r:embed="rId8">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Freeform 23"/>
+          <p:cNvPr id="22" name="Freeform 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2215521" y="8270225"/>
             <a:ext cx="1417153" cy="1662349"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1417153" h="1662349">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1417153" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1417153" y="1662349"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1662349"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId13">
+            <a:blip r:embed="rId10">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="TextBox 24"/>
+          <p:cNvPr id="23" name="TextBox 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2074392" y="170129"/>
             <a:ext cx="14139217" cy="854075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="7000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="303030"/>
                 </a:solidFill>
                 <a:latin typeface="Comic Sans Bold"/>
                 <a:ea typeface="Comic Sans Bold"/>
                 <a:cs typeface="Comic Sans Bold"/>
                 <a:sym typeface="Comic Sans Bold"/>
               </a:rPr>
               <a:t>DUKSEORDNING</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="TextBox 25"/>
+          <p:cNvPr id="24" name="TextBox 24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14284982" y="2183508"/>
             <a:ext cx="2667818" cy="404200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="3446"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2461" b="1">
                 <a:solidFill>
                   <a:srgbClr val="303030"/>
                 </a:solidFill>
                 <a:latin typeface="Comic Sans Bold"/>
                 <a:ea typeface="Comic Sans Bold"/>
                 <a:cs typeface="Comic Sans Bold"/>
                 <a:sym typeface="Comic Sans Bold"/>
               </a:rPr>
               <a:t>HUSKESEDDEL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="TextBox 26"/>
+          <p:cNvPr id="25" name="TextBox 25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="15886390" y="404127"/>
             <a:ext cx="2132820" cy="240665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="1960"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>© fraklassen.dk</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Freeform 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="17117761" y="8026597"/>
+            <a:ext cx="1026932" cy="1231703"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1026932" h="1231703">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1026932" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1026932" y="1231703"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1231703"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId12">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="da-DK"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -10252,87 +10415,88 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>41</Words>
+  <Words>40</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Brugerdefineret</PresentationFormat>
   <Paragraphs>27</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Benyttede skrifttyper</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slidetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Comic Sans</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Comic Sans Bold</vt:lpstr>
       <vt:lpstr>Inter</vt:lpstr>
-      <vt:lpstr>Comic Sans Bold</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Comic Sans</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint-præsentation</vt:lpstr>
       <vt:lpstr>PowerPoint-præsentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Skoleskema og dukseordning</dc:title>
+  <dc:creator>Karina Ann Jensen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:identifier>DAFIVoK4v-A</dc:identifier>
+  <dc:identifier>DAHLgMgZVMs</dc:identifier>
 </cp:coreProperties>
 </file>